--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786057946584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">160,00 TL</w:t>
+              <w:t xml:space="preserve">245,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilan Tahincioğlu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>