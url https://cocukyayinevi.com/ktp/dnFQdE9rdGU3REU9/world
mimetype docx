--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sayısız aşkın tanığı,	iki kıtanın birbirine uzandığı	büyülü şehir İstanbul`un,	onun telaşlı martılarının,	yorgun vapurlarının,	Galata`nın yıllanmış taşlarının	ve ona hayran Kız Kulesi`nin tanıklık ettiği	olmayı bekleyen aşklara dair şiirler.	Fonda İstanbul`un eşsiz güzelliğini hissederek okuyacağınız şiirlerle	nerede olursanız olun	bu güzel şehre dokunuyormuş gibi	hissedeceksiniz.</w:t>
+              <w:t xml:space="preserve">Sayısız aşkın tanığı, iki kıtanın birbirine uzandığı büyülü şehir İstanbul'un, onun telaşlı martılarının, yorgun vapurlarının, Galata'nın yıllanmış taşlarının ve ona hayran Kız Kulesi'nin tanıklık ettiği olmayı bekleyen aşklara dair şiirler. Fonda İstanbul'un eşsiz güzelliğini hissederek okuyacağınız şiirlerle nerede olursanız olun bu güzel şehre dokunuyormuş gibi hissedeceksiniz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>