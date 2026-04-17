--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786258163742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">285,00 TL</w:t>
+              <w:t xml:space="preserve">480,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeynep Karadeniz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>