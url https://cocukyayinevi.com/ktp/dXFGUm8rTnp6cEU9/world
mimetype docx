--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Şimdi on yediyim,Tarifsiz bir heyecan var içimde,Deli dolu mutluluk,Bir elimde hatalarım, diğer elimdeOlmayan doğrularım...Önümdeki uzun yılları merakla bekliyorum,Birkaç yıl sonra öleceğimden habersiz...Etrafım kalabalık,Herkes dostum,Hiç düşmanım yok.Aşklarım var,Uğrunda ölebileceğim aşklar...Yine de ölmemeyi tercih ediyorum,Birkaç yıl sonra,Öleceğimden habersiz...Şimdi on yediyim,Mutluyum,Huzurluyum,İçimde tarifsiz bir yaşama isteği var,Birkaç yıl sonra öleceğimden habersiz...</w:t>
+              <w:t xml:space="preserve">Şimdi on yediyim, Tarifsiz bir heyecan var içimde, Deli dolu mutluluk, Bir elimde hatalarım, diğer elimde Olmayan doğrularım... Önümdeki uzun yılları merakla bekliyorum, Birkaç yıl sonra öleceğimden habersiz... Etrafım kalabalık, Herkes dostum, Hiç düşmanım yok. Aşklarım var, Uğrunda ölebileceğim aşklar... Yine de ölmemeyi tercih ediyorum, Birkaç yıl sonra, Öleceğimden habersiz... Şimdi on yediyim, Mutluyum, Huzurluyum, İçimde tarifsiz bir yaşama isteği var, Birkaç yıl sonra öleceğimden habersiz...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>