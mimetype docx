--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256433359</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">196,00 TL</w:t>
+              <w:t xml:space="preserve">315,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeynep Yetim</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>