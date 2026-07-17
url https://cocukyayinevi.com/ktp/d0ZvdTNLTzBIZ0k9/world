--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Binlerce taştan örülmüş, hepsi birbirine benzeyen simetrik kayalar gördüm. Belli ki bu kayaların içinde yaşam alanları vardı. Ortalıkta ne insan vardı, ne devler vardı, ne de yaşayan bir bitki örtüsü. Işık vardı; saydamla mavi arasında, gökyüzünde uçan, yerlerde dolaşan bütün evreni sarmış ışıklar. Çok geçmeden anlamıştım Bozorg`ta yaşayanlar ışıktı. Bu âlem kutsal bir âlemdi. Kitaba göre evrenin en bilginlerinin, en zekilerin, en ulaşılmazların yaşadığı yerdi burası.</w:t>
+              <w:t xml:space="preserve">Binlerce taştan örülmüş, hepsi birbirine benzeyen simetrik kayalar gördüm. Belli ki bu kayaların içinde yaşam alanları vardı. Ortalıkta ne insan vardı, ne devler vardı, ne de yaşayan bir bitki örtüsü. Işık vardı; saydamla mavi arasında, gökyüzünde uçan, yerlerde dolaşan bütün evreni sarmış ışıklar. Çok geçmeden anlamıştım Bozorg'ta yaşayanlar ışıktı. Bu âlem kutsal bir âlemdi. Kitaba göre evrenin en bilginlerinin, en zekilerin, en ulaşılmazların yaşadığı yerdi burası.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>