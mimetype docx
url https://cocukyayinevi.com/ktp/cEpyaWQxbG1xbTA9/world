--- v1 (2026-03-02)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786258163889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">182,00 TL</w:t>
+              <w:t xml:space="preserve">290,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ahmet Güler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>