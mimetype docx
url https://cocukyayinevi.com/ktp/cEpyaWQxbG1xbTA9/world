--- v2 (2026-04-17)
+++ v3 (2026-07-16)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">	Ben Arın. İsmimin anlamı arı, katışıksız, temiz, kirden uzak... Ben Arın. İsmimin anlamından tamamen uzak... Ben Arın. Bir dönem dizi, reklam, sinema sektörünün mavi gözlü, sarı saçlı küçük prensesi; eski ekranların eski çocuk yıldızı... Şimdi ise otuz yaşında, kitap çevirileri yaparak para kazanan, ikili ilişkiler özürlüsü, kişisel gerileyiş uzmanı; hiç beklemediği anda gelen bir mesajla, hiç aklında olmayan bir yola çıkmış bir kadın. Ben Arın...</w:t>
+              <w:t xml:space="preserve">Ben Arın. İsmimin anlamı arı, katışıksız, temiz, kirden uzak... Ben Arın. İsmimin anlamından tamamen uzak... Ben Arın. Bir dönem dizi, reklam, sinema sektörünün mavi gözlü, sarı saçlı küçük prensesi; eski ekranların eski çocuk yıldızı... Şimdi ise otuz yaşında, kitap çevirileri yaparak para kazanan, ikili ilişkiler özürlüsü, kişisel gerileyiş uzmanı; hiç beklemediği anda gelen bir mesajla, hiç aklında olmayan bir yola çıkmış bir kadın. Ben Arın...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>