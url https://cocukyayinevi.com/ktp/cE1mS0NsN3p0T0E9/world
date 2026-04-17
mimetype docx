--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786055045753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">267,00 TL</w:t>
+              <w:t xml:space="preserve">450,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilkikitap Personel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>