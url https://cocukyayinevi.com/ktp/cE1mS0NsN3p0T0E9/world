--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Korkar mısın ölmekten?  Korkmak ne çare, biz ondan kaçmaya çalıştıkça her gün ona doğru koşuyormuşuz aslında.benim yanımda. Onu sadece ben görüyorum, diyorum var diyorum İnsanlara anlatıyorum, benim dünya iyisi bir kocam var, diyorum. Aslında o öldü ama yine de benim yanımda. Onu sadece ben görüyorum, diyorum.</w:t>
+              <w:t xml:space="preserve">Korkar mısın ölmekten? Korkmak ne çare, biz ondan kaçmaya çalıştıkça her gün ona doğru koşuyormuşuz aslında. benim yanımda. Onu sadece ben görüyorum, diyorum var diyorum İnsanlara anlatıyorum, benim dünya iyisi bir kocam var, diyorum. Aslında o öldü ama yine de benim yanımda. Onu sadece ben görüyorum, diyorum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>