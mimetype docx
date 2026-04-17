--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786258163032</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">316,00 TL</w:t>
+              <w:t xml:space="preserve">540,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sibel Karabıyık</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>