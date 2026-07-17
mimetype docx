--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Önce ışık, sonra karanlık ışığa güç olarak olkundu. Zaman oldu, zaman mekana güç oldu. Güç, bilgelik ile beklenenlere saklanır oldu. Bekleyenler, beklenene armağan oldu. Armağan, yedi kat Evren` e bir sözün başlangıcı oldu. Sözlerin ilki bilgelik ile kuşanan insan ırkının ilk ataları ONOQ ırkına, sözlerin ikincisi sonsuz yaşamlara hükmedecek ışık ERK ırkına, sözlerin üçüncüsü Uzay-Zamana yön verenlerin ilk ataları OZ ırkına, sözlerin dördüncüsü varoluşun kibrine en düşkün olan ve karanlığı arzulayan OLŞ ırkına bahşedildi. Büyük bilgeliklerin yaratılışına şahitlik edenlerin ve bu şahitliğin arkasından gidenlerin ilk yemini böylelikle başlamıştı.</w:t>
+              <w:t xml:space="preserve">Önce ışık, sonra karanlık ışığa güç olarak olkundu. Zaman oldu, zaman mekana güç oldu. Güç, bilgelik ile beklenenlere saklanır oldu. Bekleyenler, beklenene armağan oldu. Armağan, yedi kat Evren' e bir sözün başlangıcı oldu. Sözlerin ilki bilgelik ile kuşanan insan ırkının ilk ataları ONOQ ırkına, sözlerin ikincisi sonsuz yaşamlara hükmedecek ışık ERK ırkına, sözlerin üçüncüsü Uzay-Zamana yön verenlerin ilk ataları OZ ırkına, sözlerin dördüncüsü varoluşun kibrine en düşkün olan ve karanlığı arzulayan OLŞ ırkına bahşedildi. Büyük bilgeliklerin yaratılışına şahitlik edenlerin ve bu şahitliğin arkasından gidenlerin ilk yemini böylelikle başlamıştı.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>