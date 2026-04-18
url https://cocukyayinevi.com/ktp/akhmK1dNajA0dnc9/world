--- v1 (2026-03-01)
+++ v2 (2026-04-18)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KUŞE CMYK 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL TEL DİKİŞ 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786258163506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">331,00 TL</w:t>
+              <w:t xml:space="preserve">725,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ahmet Güler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
@@ -330,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alma Ağacı gördükleri karşısında yeniden düşüncelere dalmış:Mutluluk nedir acaba? Mutluluk elmasını gururla taşırken hissettiği şey midir? Yoksa karnı acıkmış bir tavşana elmasını verdiğinde aldığı teşekkür mü? Ya da bir başka canlının iyiliği, güzelliği mi? Anlayamamış bir türlü ama bildiği bir şey varmış ki dallarında artık hiç elması kalmamış ve daldaki son elmasıyla tavşanın karnı doymuş.</w:t>
+              <w:t xml:space="preserve">Alma Ağacı gördükleri karşısında yeniden düşüncelere dalmış: Mutluluk nedir acaba? Mutluluk elmasını gururla taşırken hissettiği şey midir? Yoksa karnı acıkmış bir tavşana elmasını verdiğinde aldığı teşekkür mü? Ya da bir başka canlının iyiliği, güzelliği mi? Anlayamamış bir türlü ama bildiği bir şey varmış ki dallarında artık hiç elması kalmamış ve daldaki son elmasıyla tavşanın karnı doymuş.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>