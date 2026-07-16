--- v2 (2026-04-18)
+++ v3 (2026-07-16)
@@ -52,51 +52,51 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="40"/>
                 <w:szCs w:val="40"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilki Kitap  Tanıtım Bülteni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:pict>
-                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:200pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                <v:shape type="#_x0000_t75" stroked="f" style="width:200pt; height:198.5pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Düşünen Ben miyim? Alma Ağacı</w:t>