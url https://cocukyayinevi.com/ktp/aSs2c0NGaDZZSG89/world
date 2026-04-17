--- v0 (2026-03-01)
+++ v1 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786057946010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">225,00 TL</w:t>
+              <w:t xml:space="preserve">370,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilan Tahincioğlu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>