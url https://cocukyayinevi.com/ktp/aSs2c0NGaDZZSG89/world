--- v1 (2026-04-17)
+++ v2 (2026-07-16)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kaybettiği eşiyle duygusal bağını koparamayan, otizmli kızı ile yaşayan ve kızından yola çıkarak yazdığı kitaplarla otizme ışık tutmayı amaç edinmiş bir kadın.	Çocukluğundan başlayan ve yaşamı boyunca devam eden aile içi şiddet ve taciz mağduru bir başka kadın.	 	Yolları kesişen iki kadın yazdıkları mektuplarla içini dökerken, otizm, otizmli ergenlerin cinsel sorunları ve aile içi taciz gibi bıçak sırtı konuların birinci ağızdan anlatıldığı yaşamlara tanık olacaksınız.</w:t>
+              <w:t xml:space="preserve">Kaybettiği eşiyle duygusal bağını koparamayan, otizmli kızı ile yaşayan ve kızından yola çıkarak yazdığı kitaplarla otizme ışık tutmayı amaç edinmiş bir kadın. Çocukluğundan başlayan ve yaşamı boyunca devam eden aile içi şiddet ve taciz mağduru bir başka kadın.   Yolları kesişen iki kadın yazdıkları mektuplarla içini dökerken, otizm, otizmli ergenlerin cinsel sorunları ve aile içi taciz gibi bıçak sırtı konuların birinci ağızdan anlatıldığı yaşamlara tanık olacaksınız.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>