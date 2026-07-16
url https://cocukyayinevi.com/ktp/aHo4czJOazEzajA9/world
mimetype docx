--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -91,51 +91,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anlaşılanın Dışında</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazar Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YILDIZ SOYLU</w:t>
+              <w:t xml:space="preserve">Yıldız Soylu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tür Serisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anı-Hatırat/Edebiyat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>