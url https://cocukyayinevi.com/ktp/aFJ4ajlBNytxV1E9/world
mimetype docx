--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -196,50 +196,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -273,51 +287,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786258163865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">674,00 TL</w:t>
+              <w:t xml:space="preserve">1.015,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hatice Meral Altan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>