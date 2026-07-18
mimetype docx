--- v2 (2026-04-17)
+++ v3 (2026-07-18)
@@ -372,51 +372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Çin`in Wuhan kentinde 1 Aralık 2019 tarihinde ortaya çıkan ve kısa sürede tüm dünyaya yayılarak üç yıla yakın bir süre yeryüzündeki tüm insanlara âdeta cehennemi yaşatan Covid-19, görevi başındaki doktorlar için çok çetin bir sınav anlamına geliyordu. Hayatın pamuk ipliğine bağlı olduğu bu dönemde, can kurtarmak için kendi canlarını tehlikeye atan doktorlar sürecin tartışmasız kahramanı oldu. Yüzlerce kahraman doktor, pandemi döneminde hayatını kaybetti. Bu sürecin kahramanlarından biri de yazar Dr. Selcen Özbek
+              <w:t xml:space="preserve">Çin'in Wuhan kentinde 1 Aralık 2019 tarihinde ortaya çıkan ve kısa sürede tüm dünyaya yayılarak üç yıla yakın bir süre yeryüzündeki tüm insanlara âdeta cehennemi yaşatan Covid-19, görevi başındaki doktorlar için çok çetin bir sınav anlamına geliyordu. Hayatın pamuk ipliğine bağlı olduğu bu dönemde, can kurtarmak için kendi canlarını tehlikeye atan doktorlar sürecin tartışmasız kahramanı oldu. Yüzlerce kahraman doktor, pandemi döneminde hayatını kaybetti. Bu sürecin kahramanlarından biri de yazar Dr. Selcen Özbek
  Hem bir doktor hem bir anne hem de bir evlat olarak sevdikleri için endişelenirken diğer yandan her gün daha da zorlaşan koşullarda görevini yaptı
  Bu acı dönemde şahit olduğu acı-tatlı anıları aktaran yazar, güçlü kalemiyle tüm dünyayı vuran pandemiyi bir belgesel tadında sunuyor
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>