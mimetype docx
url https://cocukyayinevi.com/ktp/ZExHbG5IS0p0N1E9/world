--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9789752470736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">376,00 TL</w:t>
+              <w:t xml:space="preserve">650,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilan Tahincioğlu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>