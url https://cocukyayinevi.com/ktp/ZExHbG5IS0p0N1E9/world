--- v2 (2026-04-17)
+++ v3 (2026-07-16)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Çevresindekilerin âdeta derileri soyulup sırları bir bir ortaya çıkarken Azize`nin içinde bulunduğu çember de git gide daralacak. Ta ki tüm gerçeği ortaya serip herkesi yutana kadar. Üç farklı nesilden altı kadının hayatına girerken bilinç altlarının derinliklerine inip alt metinlerindeki gerçek hikayelerini duyacağız, bir yandan da yıllardır çekmecelerinde sakladıkları tehlikeli tutkularının yol açtıklarına şahit olacağız. Unutmayın ki hepimizin sırları vardır ama çok azımız onları ifşa etme keyfini yaşarız...</w:t>
+              <w:t xml:space="preserve">Çevresindekilerin âdeta derileri soyulup sırları bir bir ortaya çıkarken Azize'nin içinde bulunduğu çember de git gide daralacak. Ta ki tüm gerçeği ortaya serip herkesi yutana kadar. Üç farklı nesilden altı kadının hayatına girerken bilinç altlarının derinliklerine inip alt metinlerindeki gerçek hikayelerini duyacağız, bir yandan da yıllardır çekmecelerinde sakladıkları tehlikeli tutkularının yol açtıklarına şahit olacağız. Unutmayın ki hepimizin sırları vardır ama çok azımız onları ifşa etme keyfini yaşarız...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>