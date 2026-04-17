--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -196,50 +196,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -273,51 +287,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786057946393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">202,00 TL</w:t>
+              <w:t xml:space="preserve">325,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Şükran Onay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>