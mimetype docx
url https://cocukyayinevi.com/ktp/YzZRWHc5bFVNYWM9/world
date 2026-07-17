--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -372,51 +372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kusura bakma.Başka bak,Aşk`a bak.Gözlerini zirvesinde adına `aşk` dediğin ne varsa hepsinin bir arada toplandığı yüksek dağlara dik. Şimdi kaldır kafanı umuda bak. Bak ki geçsin geçmez dediklerin, dinsin dinmez zannettiklerin. O uçurumun kenarına sırtını dön ve umuda gülümse.Sen de öğren nefes alırken yaşamayı, sen de hisset hayatta olmayı. Bu dünya yaşamak için uzun, ölmek için çok kısa.</w:t>
+              <w:t xml:space="preserve">Kusura bakma. Başka bak, Aşk'a bak. Gözlerini zirvesinde adına 'aşk' dediğin ne varsa hepsinin bir arada toplandığı yüksek dağlara dik. Şimdi kaldır kafanı umuda bak. Bak ki geçsin geçmez dediklerin, dinsin dinmez zannettiklerin. O uçurumun kenarına sırtını dön ve umuda gülümse. Sen de öğren nefes alırken yaşamayı, sen de hisset hayatta olmayı. Bu dünya yaşamak için uzun, ölmek için çok kısa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>