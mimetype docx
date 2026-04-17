--- v1 (2026-03-02)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9789752470279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">220,00 TL</w:t>
+              <w:t xml:space="preserve">360,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tilkikitap Personel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>