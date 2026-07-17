--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bu romanda, İslam dinini kendi çıkarları için kullanıp masum insanların hayatını cehenneme çeviren din tüccarlarının oyunlarını okuyacaksınız. Hacı, hoca kılığına bürünmüş bu cehennem odunlarının, dinin gereklerini en iyi şekilde yerine getirmekten başka gayesi olmayan gerçek dindar insanların hayatlarında ne gibi yıkımlara sebep olduklarına şahit olacaksınız. Bu roman, Şeytanın uşağı olmuş canilerin her tür ahlaksızlığa kolayca başvurabileceklerini deşifre etmektedir.Romanın kahramanı Osman Efendi, Konya`nın Çumra ilçesinin Batum ( Beylerce ) köyünde doğmuş; dürüst, ahlaklı, beş vakit namazını kılan, günah işlemekten ödü kopan, küçük yaşta anne ve babasını kaybetmiş bir yetimdir. Aza kanaat etmeyi öğrenmiş; paraya, pula değer vermeyen bu adam, baba olduktan sonra çocuğuna güzel bir gelecek hazırlamak üzereAlmanya`ya işçi olarak gider ve yolu cehennem odunlarıyla kesişir.</w:t>
+              <w:t xml:space="preserve">Bu romanda, İslam dinini kendi çıkarları için kullanıp masum insanların hayatını cehenneme çeviren din tüccarlarının oyunlarını okuyacaksınız. Hacı, hoca kılığına bürünmüş bu cehennem odunlarının, dinin gereklerini en iyi şekilde yerine getirmekten başka gayesi olmayan gerçek dindar insanların hayatlarında ne gibi yıkımlara sebep olduklarına şahit olacaksınız. Bu roman, Şeytanın uşağı olmuş canilerin her tür ahlaksızlığa kolayca başvurabileceklerini deşifre etmektedir. Romanın kahramanı Osman Efendi, Konya'nın Çumra ilçesinin Batum ( Beylerce ) köyünde doğmuş; dürüst, ahlaklı, beş vakit namazını kılan, günah işlemekten ödü kopan, küçük yaşta anne ve babasını kaybetmiş bir yetimdir. Aza kanaat etmeyi öğrenmiş; paraya, pula değer vermeyen bu adam, baba olduktan sonra çocuğuna güzel bir gelecek hazırlamak üzereAlmanya'ya işçi olarak gider ve yolu cehennem odunlarıyla kesişir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>