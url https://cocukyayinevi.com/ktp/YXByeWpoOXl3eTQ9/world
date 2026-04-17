--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KUŞE CMYK 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL TEL DİKİŞ 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256689015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">355,00 TL</w:t>
+              <w:t xml:space="preserve">790,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esra Nur Yıldırım</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>