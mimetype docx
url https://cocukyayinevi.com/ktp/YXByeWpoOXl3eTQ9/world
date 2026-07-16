--- v2 (2026-04-17)
+++ v3 (2026-07-16)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sihir dolu bu macera, Ömer`in, eskiden çok neşeli bir köpek olan Benji`nin son zamanlarda neden bu kadar mutsuz olduğunu anlamak istemesiyle başladı. Ömer`in, asıl sihrin "empati" olduğunu keşfetmesi çok zamanını almadı.</w:t>
+              <w:t xml:space="preserve">Sihir dolu bu macera, Ömer'in, eskiden çok neşeli bir köpek olan Benji'nin son zamanlarda neden bu kadar mutsuz olduğunu anlamak istemesiyle başladı. Ömer'in, asıl sihrin "empati" olduğunu keşfetmesi çok zamanını almadı.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>