--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256433007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">323,00 TL</w:t>
+              <w:t xml:space="preserve">555,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuğba Ünlüer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>