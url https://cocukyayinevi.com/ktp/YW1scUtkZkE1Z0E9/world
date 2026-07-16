--- v2 (2026-04-17)
+++ v3 (2026-07-16)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dipsiz kuyunun içinde masum bir çocuk... Çağrı, hayatının en güzel çağı olan çocukluğunu kirli bir karanlığın içinde geçirmiştir. Ne kadar arkasında bıraktığını düşünse de geçmişi onu adım adım takip eder. Başarılı bir avukat olmasına rağmen içindeki, öfke sonucu ortaya çıkan seri katil artık uyanır.  İşlediği cinayetlerle tüm masumiyetini de öldüren Çağrı, farkında olmadan karanlık dünyasına tekrar çekilir. Bu kez onu kurtaracak tek bir şey vardır: Aşk... Soğuk bir günde, kalbinde hissettiği ufacık bir ılıma, aslında her şeyin başlangıcı olur. Karda yürüyen kırmızı topukluların izleri ile aşkın sıcaklığına ve geçmişin sırlı kutularına doğru adım adım gider... Çağrı, bu yolda masumiyeti tekrar bulduğu aşkı mı yoksa katil yanını uyandıran öfkesini mi seçecek?..</w:t>
+              <w:t xml:space="preserve">Dipsiz kuyunun içinde masum bir çocuk... Çağrı, hayatının en güzel çağı olan çocukluğunu kirli bir karanlığın içinde geçirmiştir. Ne kadar arkasında bıraktığını düşünse de geçmişi onu adım adım takip eder. Başarılı bir avukat olmasına rağmen içindeki, öfke sonucu ortaya çıkan seri katil artık uyanır. İşlediği cinayetlerle tüm masumiyetini de öldüren Çağrı, farkında olmadan karanlık dünyasına tekrar çekilir. Bu kez onu kurtaracak tek bir şey vardır: Aşk... Soğuk bir günde, kalbinde hissettiği ufacık bir ılıma, aslında her şeyin başlangıcı olur. Karda yürüyen kırmızı topukluların izleri ile aşkın sıcaklığına ve geçmişin sırlı kutularına doğru adım adım gider... Çağrı, bu yolda masumiyeti tekrar bulduğu aşkı mı yoksa katil yanını uyandıran öfkesini mi seçecek?..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>