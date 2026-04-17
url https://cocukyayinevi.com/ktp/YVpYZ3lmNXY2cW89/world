--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256831506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">220,00 TL</w:t>
+              <w:t xml:space="preserve">345,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hilal Kılıç</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>