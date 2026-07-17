--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">"Herkes kendi hikâyesinin kahramanıdır. Kimilerinin hikâyesi iyi sonla biter, kimilerinin ise kötü. Bu sonu belirleyen, kahramanın iradesidir."Küçük yaşta annesini kaybeden Halûk, bu çocukluk travmasını unutup kendine yeni bir hayat kurar. Bir gün annesinin ölümüne benzer bir olaya şahit olur ve gizli bir numaradan aldığı tehdit mesajlarıyla çocukluk travması tekrar gün yüzüne çıkar. Artık Halûk`un unuttuğunu sandığı geçmişiyle yüzleşme zamanı gelmiştir.</w:t>
+              <w:t xml:space="preserve">"Herkes kendi hikâyesinin kahramanıdır. Kimilerinin hikâyesi iyi sonla biter, kimilerinin ise kötü. Bu sonu belirleyen, kahramanın iradesidir." Küçük yaşta annesini kaybeden Halûk, bu çocukluk travmasını unutup kendine yeni bir hayat kurar. Bir gün annesinin ölümüne benzer bir olaya şahit olur ve gizli bir numaradan aldığı tehdit mesajlarıyla çocukluk travması tekrar gün yüzüne çıkar. Artık Halûk'un unuttuğunu sandığı geçmişiyle yüzleşme zamanı gelmiştir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>