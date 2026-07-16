--- v2 (2026-04-17)
+++ v3 (2026-07-16)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Her kadın, dört mevsim gibidir aslında. Hep değişir, hep başkadır, hep farklıdır; yazdır, kıştır, bahardır. Ne yaşatırsan, o oluverir kadın, ne yaşarsa onun mevsimini yaşarsın sen de.        Gönlünde çiçekler açtırırsan, bahar oluverir hayatına, koklamaya doyamayacağın çiçekler sunar sana. Rüzgârlar estirir teninde, ağaçların yeşerir, dalların çiçeklenir; meyveler verdirir, yaşatırsan onu mutluluk bahçende. Yaz oluverir istersen kadın; sıcacık bakışları, samimi gülüşleri, güneş gibi yakar; aşkıyla kavurur seni.  Sonbahar oluverir kadın; üzersen, kırarsan, döküverir yapraklarını, gözyaşı akıtır sana, kapkaranlık olur için, gri bulutlar sarar etrafını, üşütür seni. Kış oluverir kadın, soğuktur ama senindir.                  Hayatta tattığın bütün duyguların toplamıdır aslında anne olmak. şey...</w:t>
+              <w:t xml:space="preserve">Her kadın, dört mevsim gibidir aslında. Hep değişir, hep başkadır, hep farklıdır; yazdır, kıştır, bahardır. Ne yaşatırsan, o oluverir kadın, ne yaşarsa onun mevsimini yaşarsın sen de. Gönlünde çiçekler açtırırsan, bahar oluverir hayatına, koklamaya doyamayacağın çiçekler sunar sana. Rüzgârlar estirir teninde, ağaçların yeşerir, dalların çiçeklenir; meyveler verdirir, yaşatırsan onu mutluluk bahçende. Yaz oluverir istersen kadın; sıcacık bakışları, samimi gülüşleri, güneş gibi yakar; aşkıyla kavurur seni. Sonbahar oluverir kadın; üzersen, kırarsan, döküverir yapraklarını, gözyaşı akıtır sana, kapkaranlık olur için, gri bulutlar sarar etrafını, üşütür seni. Kış oluverir kadın, soğuktur ama senindir. Hayatta tattığın bütün duyguların toplamıdır aslında anne olmak. şey...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>