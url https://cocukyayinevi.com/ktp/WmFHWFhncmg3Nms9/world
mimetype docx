--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -92,64 +92,50 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">İktidar ve Siyaset Ekseninde Bir Dönemin Anatomisi: Türk Hıfzıssıhha Mektebi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazar Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Serhat Soyşekerci</w:t>
-            </w:r>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Akademik</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMERİKAN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Dili: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>