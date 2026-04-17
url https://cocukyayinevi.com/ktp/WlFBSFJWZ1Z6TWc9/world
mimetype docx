--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257190374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">207,00 TL</w:t>
+              <w:t xml:space="preserve">335,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Şükran Onay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>