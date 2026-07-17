--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Değerli okuyucuların dikkatine sunmak istiyorum.`Oku` adlı kitabı derin bir dikkat ve hassasiyetle okudum. Gerçekten Müslümanları yakından ilgilendiren konulara değinilmiş, kafalardaki birçok soruya ayetler ışığında cevaplar verilmiştir. Değerli yazar cesaretle ve heyecanlı bir üslupla özet niceliğinde ifadeler kullanarak mevzuları aydınlığa kavuşturmaya çalışmıştır. Bu anlamda değerli yazarı samimi niyetinden ve engin gayretinden dolayı tebrik ederim.Hurafelerle dinin ve dinî hayatın acımasızca kirletildiği günümüzde faydalı bir çalışma olduğuna inandığım ve sıkılmadan okunabilecek bu eseri aklını işletmek isteyen, tevhit inancının egemen olmasını ve ahlaki değerlerin ön plana çıkarılmasıyla daha sağlıklı bir toplumun oluşmasını arzu eden dostlara öneririm.Rabb`imizin tevfik ve inayeti ile...Araştırmacı- YazarCemal Külünkoğlu</w:t>
+              <w:t xml:space="preserve">Değerli okuyucuların dikkatine sunmak istiyorum. 'Oku' adlı kitabı derin bir dikkat ve hassasiyetle okudum. Gerçekten Müslümanları yakından ilgilendiren konulara değinilmiş, kafalardaki birçok soruya ayetler ışığında cevaplar verilmiştir. Değerli yazar cesaretle ve heyecanlı bir üslupla özet niceliğinde ifadeler kullanarak mevzuları aydınlığa kavuşturmaya çalışmıştır. Bu anlamda değerli yazarı samimi niyetinden ve engin gayretinden dolayı tebrik ederim. Hurafelerle dinin ve dinî hayatın acımasızca kirletildiği günümüzde faydalı bir çalışma olduğuna inandığım ve sıkılmadan okunabilecek bu eseri aklını işletmek isteyen, tevhit inancının egemen olmasını ve ahlaki değerlerin ön plana çıkarılmasıyla daha sağlıklı bir toplumun oluşmasını arzu eden dostlara öneririm. Rabb'imizin tevfik ve inayeti ile... Araştırmacı- Yazar Cemal Külünkoğlu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>