--- v1 (2026-03-02)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786057946041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">642,00 TL</w:t>
+              <w:t xml:space="preserve">1.150,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Şükran Onay</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>