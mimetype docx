--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">``Tanrı, yoktan var etme yeteneğini kendine alınca, bize de var olanı yok etmek kaldı...``Soluksuz süren bir takip. Geleceğin önüne tüm gizemi ve korkunçluğuyla dikilen geçmiş. Bilinenin ve beklenenin aksine, okuru karşılayan "Sarsıcı Gerçeklik."Altı, sadece bir rakam değildir!</w:t>
+              <w:t xml:space="preserve">"Tanrı, yoktan var etme yeteneğini kendine alınca, bize de var olanı yok etmek kaldı..." Soluksuz süren bir takip. Geleceğin önüne tüm gizemi ve korkunçluğuyla dikilen geçmiş. Bilinenin ve beklenenin aksine, okuru karşılayan "Sarsıcı Gerçeklik." Altı, sadece bir rakam değildir!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>