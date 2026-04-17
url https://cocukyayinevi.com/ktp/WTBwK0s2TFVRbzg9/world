--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786258163667</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">995,00 TL</w:t>
+              <w:t xml:space="preserve">1.500,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ahmet Güler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>