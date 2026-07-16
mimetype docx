--- v2 (2026-04-17)
+++ v3 (2026-07-16)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Osmanlı İmparatorluğu`nun, XVII. yüzyıldan itibaren Avrupalı devletlerin teknolojik gelişmeler eşliğinde yaşadığı askerî, siyasi ve sanayi atılımları karşısında geri kalmışlığı, Osmanlı aydınlarınca sorgulanmaya başlanmıştır. Osmanlı devlet adamlarınca da açık olarak dile getirilen askerî, siyasal ve ekonomik kurumlarda geri kalmışlık ve yönetimsel problemler saklanamaz olmuştur. XIX. yüzyıla ulaşıldığında, bahsi geçen sorunlar artık sürdürülemez hale gelmiş ve Tanzimat Fermanı ilan edilerek kapsamlı bir reform hareketine girişilmiştir.Bu bağlamda Tanzimat ile başlayan süreçte Maliye Nezareti kurularak mali disiplin ve denetiminin ön plana çıktığını görüyoruz. Çıkarılan nizamname ve salnameler ile mali kurallar getirilmeye ve geliştirilmeye gayret edilmiştir. Avrupa`da uygulanan mali bütçe yapma teknik ve yöntemleri benimsenerek yıllık gelir, gider ve yatırım planları ile bunların denetiminin yapıldığı sal muhasebe kayıtları (kesin hesap) tutulmaya başlanmıştır. 1876 Kanunuesasi içerisinde bütçe hakkı ve kesin hesap kanunlarını ihtiva eden maddelere yer verilerek, bu durum anayasal hak ve güvenceye kavuşturulmuştur.Kitapta, Tanzimat sonrası dönemde hazırlanan mali bütçeler ile kesin hesap cetvelleri, mali analiz ve tablolar eşliğinde incelenerek İmparatorluğun son yüzyılına farklı bir bakış açısı ile yaklaşılmıştır. Arşiv belgelerinden yapılan çeviriler kitabın sonunda verilmiştir. Araştırmacı ve okuyuculara, ilgi duydukları alanlarda inceleme ve araştırma yapma kolaylığı sağlamak istenmiştir.</w:t>
+              <w:t xml:space="preserve">Osmanlı İmparatorluğu'nun, XVII. yüzyıldan itibaren Avrupalı devletlerin teknolojik gelişmeler eşliğinde yaşadığı askerî, siyasi ve sanayi atılımları karşısında geri kalmışlığı, Osmanlı aydınlarınca sorgulanmaya başlanmıştır. Osmanlı devlet adamlarınca da açık olarak dile getirilen askerî, siyasal ve ekonomik kurumlarda geri kalmışlık ve yönetimsel problemler saklanamaz olmuştur. XIX. yüzyıla ulaşıldığında, bahsi geçen sorunlar artık sürdürülemez hale gelmiş ve Tanzimat Fermanı ilan edilerek kapsamlı bir reform hareketine girişilmiştir. Bu bağlamda Tanzimat ile başlayan süreçte Maliye Nezareti kurularak mali disiplin ve denetiminin ön plana çıktığını görüyoruz. Çıkarılan nizamname ve salnameler ile mali kurallar getirilmeye ve geliştirilmeye gayret edilmiştir. Avrupa'da uygulanan mali bütçe yapma teknik ve yöntemleri benimsenerek yıllık gelir, gider ve yatırım planları ile bunların denetiminin yapıldığı sal muhasebe kayıtları (kesin hesap) tutulmaya başlanmıştır. 1876 Kanunuesasi içerisinde bütçe hakkı ve kesin hesap kanunlarını ihtiva eden maddelere yer verilerek, bu durum anayasal hak ve güvenceye kavuşturulmuştur. Kitapta, Tanzimat sonrası dönemde hazırlanan mali bütçeler ile kesin hesap cetvelleri, mali analiz ve tablolar eşliğinde incelenerek İmparatorluğun son yüzyılına farklı bir bakış açısı ile yaklaşılmıştır. Arşiv belgelerinden yapılan çeviriler kitabın sonunda verilmiştir. Araştırmacı ve okuyuculara, ilgi duydukları alanlarda inceleme ve araştırma yapma kolaylığı sağlamak istenmiştir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>