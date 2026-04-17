--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256433496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178,00 TL</w:t>
+              <w:t xml:space="preserve">280,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ahmet Güler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>