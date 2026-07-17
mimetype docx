--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ülkemizde konut sorunu ağırlıklı olarak 1950`li yıllarda hissedilmeye başlanmıştır. İkinci Dünya Savaşı`ndan sonra ülkemizde hızlı bir nüfus artışı yaşanmıştır. 1950`li yıllarda tarımda makineleşme başlamış, ulaşım imkânları gelişmiş ve tarım dışı faaliyetler gelişmeye başlamıştır. Hızlı nüfus artışı, tarımın makineleşmesi ve ulaşımın gelişmesi gibi etkenlerin öncüsü olarak ülkemizde yaşanan iç göçe hızlı kentleşme eşlik etmiştir. Hızlı kentleşme barınma sorununu da beraberinde getirmiştir.</w:t>
+              <w:t xml:space="preserve">Ülkemizde konut sorunu ağırlıklı olarak 1950'li yıllarda hissedilmeye başlanmıştır. İkinci Dünya Savaşı'ndan sonra ülkemizde hızlı bir nüfus artışı yaşanmıştır. 1950'li yıllarda tarımda makineleşme başlamış, ulaşım imkânları gelişmiş ve tarım dışı faaliyetler gelişmeye başlamıştır. Hızlı nüfus artışı, tarımın makineleşmesi ve ulaşımın gelişmesi gibi etkenlerin öncüsü olarak ülkemizde yaşanan iç göçe hızlı kentleşme eşlik etmiştir. Hızlı kentleşme barınma sorununu da beraberinde getirmiştir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>