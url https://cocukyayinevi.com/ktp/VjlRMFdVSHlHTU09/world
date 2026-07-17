--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yoga vücudu esnetir, rahatlatır, güçlendirir. Aynı zamanda zihni sakinleştirir. Nefese ve hareketlerle vücuda odaklanmak önemlidir. Yogayı, çocuklarımızın hayatına dâhil etmemizle birlikte tüm bu faydalarla erken yaşlarda tanışmalarını sağlamış oluruz. Yoga sayesinde insanlar dengeli, kendisi ve dünya ile barışık, dinç bedenlere sahip olurlar. Bu kitapta, çocuklarınızla yoga yaparken onlara okuyabileceğiniz hikâyeler vardır. Yoga hareketleri baz alınarak hikâyeler anlatılmış ve resimlendirilmiştir. Grafik tasarımları sevgili kız kardeşim Esma yapmıştır. Hayatıma dâhil olan ve olacak her Can`a sonsuz sevgilerimle
+              <w:t xml:space="preserve">Yoga vücudu esnetir, rahatlatır, güçlendirir. Aynı zamanda zihni sakinleştirir. Nefese ve hareketlerle vücuda odaklanmak önemlidir. Yogayı, çocuklarımızın hayatına dâhil etmemizle birlikte tüm bu faydalarla erken yaşlarda tanışmalarını sağlamış oluruz. Yoga sayesinde insanlar dengeli, kendisi ve dünya ile barışık, dinç bedenlere sahip olurlar. Bu kitapta, çocuklarınızla yoga yaparken onlara okuyabileceğiniz hikâyeler vardır. Yoga hareketleri baz alınarak hikâyeler anlatılmış ve resimlendirilmiştir. Grafik tasarımları sevgili kız kardeşim Esma yapmıştır. Hayatıma dâhil olan ve olacak her Can'a sonsuz sevgilerimle
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>