--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KUŞE CMYK 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256831674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">289,00 TL</w:t>
+              <w:t xml:space="preserve">805,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esra Nur Yıldırım</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>