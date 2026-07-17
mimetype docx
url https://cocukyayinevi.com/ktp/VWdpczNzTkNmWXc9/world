--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Çocukları bulutların üzerindeki harikaları keşfetmeye davet eden, hayal gücü ve eğitimin keyifli bir karışımı olan hikâyemizle göklerde bir maceraya atılmaya hazır olun! Fluffy sadece merak duygusunu geliştirmekle kalmıyor, aynı zamanda doğadaki uyumun önemini de aktarıyor.Gökyüzüne bakmak, büyük hayaller kurmak ve bulutların üzerindeki büyüleyici dünyayı yakından tanımak ister misiniz? O hâlde Fluffy ve bulut arkadaşlarına katılarak heyecan verici bir yolculuğa çıkın!</w:t>
+              <w:t xml:space="preserve">Çocukları bulutların üzerindeki harikaları keşfetmeye davet eden, hayal gücü ve eğitimin keyifli bir karışımı olan hikâyemizle göklerde bir maceraya atılmaya hazır olun! Fluffy sadece merak duygusunu geliştirmekle kalmıyor, aynı zamanda doğadaki uyumun önemini de aktarıyor. Gökyüzüne bakmak, büyük hayaller kurmak ve bulutların üzerindeki büyüleyici dünyayı yakından tanımak ister misiniz? O hâlde Fluffy ve bulut arkadaşlarına katılarak heyecan verici bir yolculuğa çıkın!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>