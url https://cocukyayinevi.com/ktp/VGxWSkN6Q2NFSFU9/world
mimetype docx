--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257942782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">285,00 TL</w:t>
+              <w:t xml:space="preserve">480,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leyla Meryem Han</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>