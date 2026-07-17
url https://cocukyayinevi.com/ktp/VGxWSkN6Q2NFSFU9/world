--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">:  Her gün daha çok büyüyen kentin, büyüyen kaosunda, büyümeye uğraşanların bir özeti Atilla. Aile ve mahalle baskısı `klişeleri` de tüm hayalleri sakatlar. Gelecek korkusunun sınır ötesinde giderilebileceği fikri de yerinde tüketilince tutunacak ne kalır? Zaten oluşturmakta hayli zorlanılan ülke, okul, maneviyat, aile... Aidiyetlerin son kırıntılarının da buharlaşıvermesi yabancılaşmayı kaçınılmaz kılar. Kendinden bile. Anlam yok oluverir. Kendininki de.Kendini kendinden çıkarırsan kalan `hiç` olur. Yani `hiç` anlamın ta kendisi olur. Can Sarıçoban`ın, Atilla üzerinden `hiç` ile dansı hesaplaşmalara boyut katıyor.Levent Erden2020</w:t>
+              <w:t xml:space="preserve">: Her gün daha çok büyüyen kentin, büyüyen kaosunda, büyümeye uğraşanların bir özeti Atilla. Aile ve mahalle baskısı 'klişeleri' de tüm hayalleri sakatlar. Gelecek korkusunun sınır ötesinde giderilebileceği fikri de yerinde tüketilince tutunacak ne kalır? Zaten oluşturmakta hayli zorlanılan ülke, okul, maneviyat, aile... Aidiyetlerin son kırıntılarının da buharlaşıvermesi yabancılaşmayı kaçınılmaz kılar. Kendinden bile. Anlam yok oluverir. Kendininki de. Kendini kendinden çıkarırsan kalan 'hiç' olur. Yani 'hiç' anlamın ta kendisi olur. Can Sarıçoban'ın, Atilla üzerinden 'hiç' ile dansı hesaplaşmalara boyut katıyor. Levent Erden 2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>