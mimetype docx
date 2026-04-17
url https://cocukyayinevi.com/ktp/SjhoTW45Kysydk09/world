--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257561006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">178,00 TL</w:t>
+              <w:t xml:space="preserve">195,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilek Öksüz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>