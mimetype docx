--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bu kitap; bendeniz Emekli Astsubay Ali KANLI`nın 7 yaşından 59 yaşına kadar yaşadığı hayat mücadelesinde geçirdiği acı ve tatlı günlerin özetidir. Bu kitapta yaşanan olaylar, olgularla desteklenen, neden ve sonuç ilişkileri çerçevesinde incelenmeye çalışılmaktadır.  İlkokul, ortaokul, lise, askeri okul ve askerlik hayatında yaşadığım bilgi ve tecrübelerimi gençliğe ve asker kardeşlerime armağan olsun diye geçmişten geleceğe yol göstermek amacıyla yazdım. Hayat; uzun soluklu bir yol. Sevgi, saygı, sabır, sebat ve sadakatin halledemeyeceği bir şey yoktur. Yeter ki isteyin...</w:t>
+              <w:t xml:space="preserve">Bu kitap; bendeniz Emekli Astsubay Ali KANLI'nın 7 yaşından 59 yaşına kadar yaşadığı hayat mücadelesinde geçirdiği acı ve tatlı günlerin özetidir. Bu kitapta yaşanan olaylar, olgularla desteklenen, neden ve sonuç ilişkileri çerçevesinde incelenmeye çalışılmaktadır. İlkokul, ortaokul, lise, askeri okul ve askerlik hayatında yaşadığım bilgi ve tecrübelerimi gençliğe ve asker kardeşlerime armağan olsun diye geçmişten geleceğe yol göstermek amacıyla yazdım. Hayat; uzun soluklu bir yol. Sevgi, saygı, sabır, sebat ve sadakatin halledemeyeceği bir şey yoktur. Yeter ki isteyin...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>