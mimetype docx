--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. HAMUR CMYK 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786258163902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">410,00 TL</w:t>
+              <w:t xml:space="preserve">635,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuğba Ünlüer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>