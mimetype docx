--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">   `Öğrenmek istiyorsan seyahat etmelisin.` der Mark Twain. Gidilecek çok yol, öğrenilecek çok şey var...       Önümüzde, geçmişten günümüze birçok uygarlığa ev sahipliği yapmış, eşsiz güzelliklerle dolu Anadolu... Sırtımızda çanta, cebimizde harita, düştük yollara... Anılar biriktirirken ruhumuzu şenlendirdik, hem gezdik hem öğrendik. Heybemizi epey doldurduk. Gezdikçe keşfettik, gördükçe hayran olduk...   Son trend interrail ile eşsiz manzaraların büyüsüne kapıldık, tarihî ve kültürel değerlere dokunduk, binlerce yıllık tariflerin muhteşem lezzetlerinden tattık ve en doğru adreslerde konakladık...      `Çok gezen mi bilir, çok okuyan mı?` sorusuna `Okuyarak gezmek...` cevabını veren ve Türkiye`yi üçüncü kez gezen biri olarak bütün deneyimlerimi bu kitapta sizlerle paylaştım. Seyahat etmeyi seven herkese ışık olması dileğiyle.                                                                                                                                                                                                                                   Erdal Yeniçeri </w:t>
+              <w:t xml:space="preserve">'Öğrenmek istiyorsan seyahat etmelisin.' der Mark Twain. Gidilecek çok yol, öğrenilecek çok şey var... Önümüzde, geçmişten günümüze birçok uygarlığa ev sahipliği yapmış, eşsiz güzelliklerle dolu Anadolu... Sırtımızda çanta, cebimizde harita, düştük yollara... Anılar biriktirirken ruhumuzu şenlendirdik, hem gezdik hem öğrendik. Heybemizi epey doldurduk. Gezdikçe keşfettik, gördükçe hayran olduk... Son trend interrail ile eşsiz manzaraların büyüsüne kapıldık, tarihî ve kültürel değerlere dokunduk, binlerce yıllık tariflerin muhteşem lezzetlerinden tattık ve en doğru adreslerde konakladık... 'Çok gezen mi bilir, çok okuyan mı?' sorusuna 'Okuyarak gezmek...' cevabını veren ve Türkiye'yi üçüncü kez gezen biri olarak bütün deneyimlerimi bu kitapta sizlerle paylaştım. Seyahat etmeyi seven herkese ışık olması dileğiyle. Erdal Yeniçeri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>