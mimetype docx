--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256433175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">397,00 TL</w:t>
+              <w:t xml:space="preserve">690,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fahri Ercan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>