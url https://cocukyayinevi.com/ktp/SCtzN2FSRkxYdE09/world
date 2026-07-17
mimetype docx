--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">           Hüzün dolu yılların sevgi dolu yıllara dönüşmesi uzun sürmüştü. Hüzünlü yılları mekik mekik dokuyan Zeynep, yıllar sonra kinin, nefretin ve hüznün üzerini sevgi selcikleriyle örtü. Bu sevgi selcikleri, yaşanacak huzur dolu yılları besledi.  Zaman çarkı döndükçe bu mesut yuva içerisinde birbirinden güzel laleler yetişti.</w:t>
+              <w:t xml:space="preserve">Hüzün dolu yılların sevgi dolu yıllara dönüşmesi uzun sürmüştü. Hüzünlü yılları mekik mekik dokuyan Zeynep, yıllar sonra kinin, nefretin ve hüznün üzerini sevgi selcikleriyle örtü. Bu sevgi selcikleri, yaşanacak huzur dolu yılları besledi. Zaman çarkı döndükçe bu mesut yuva içerisinde birbirinden güzel laleler yetişti.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>