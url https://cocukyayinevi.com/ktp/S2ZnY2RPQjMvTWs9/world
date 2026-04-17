--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257942690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">216,00 TL</w:t>
+              <w:t xml:space="preserve">350,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esra Ergenc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>