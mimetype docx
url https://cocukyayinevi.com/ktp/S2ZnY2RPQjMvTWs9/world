--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Debbah`tan Nazireler İsmet Batuhan Kanveren Her sözün başı olan besmele ile başlamaktır üzerimize vacip olan.Nazicane ve acizane bu eser ki yine aktaralım sadece çıraklığa geçiş eserimiz olup yaptığım hatalardan ötürü affınıza sığınarak mahcubiyetimizi bildiririz. Nazicane ve acizane bu hatalar dolu eseri eser yapan yazanın yazması değil de okuyanın okuyup da belki hayata dair bir hoş sada duymasıdır aslolan. Eğer ki bir kişiye hoş bir anı, hoş bir hatıra ve bilhassa manidar bir dem yaşattı isek ne mutlu bizlere ki maksadımızdır bu...Sözü uzatmadan sizi o dizelerle baş başa bırakıyoruz. Selamet üzerinizden eksik olmasın.</w:t>
+              <w:t xml:space="preserve">Debbah'tan Nazireler İsmet Batuhan Kanveren Her sözün başı olan besmele ile başlamaktır üzerimize vacip olan. Nazicane ve acizane bu eser ki yine aktaralım sadece çıraklığa geçiş eserimiz olup yaptığım hatalardan ötürü affınıza sığınarak mahcubiyetimizi bildiririz. Nazicane ve acizane bu hatalar dolu eseri eser yapan yazanın yazması değil de okuyanın okuyup da belki hayata dair bir hoş sada duymasıdır aslolan. Eğer ki bir kişiye hoş bir anı, hoş bir hatıra ve bilhassa manidar bir dem yaşattı isek ne mutlu bizlere ki maksadımızdır bu... Sözü uzatmadan sizi o dizelerle baş başa bırakıyoruz. Selamet üzerinizden eksik olmasın.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>