--- v1 (2026-03-01)
+++ v2 (2026-04-18)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257654555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">189,00 TL</w:t>
+              <w:t xml:space="preserve">300,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilek Öksüz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>