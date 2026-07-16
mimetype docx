--- v2 (2026-04-18)
+++ v3 (2026-07-16)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Uzaklarda bir yerde, dağların arasında, sımsıcak kumsalın getirdiği rüzgârlar arasında yetişen mis kokulu limon ve mandalina ağaçlarıyla dolu Renkler Köyü Kasabası`na hepiniz hoş geldiniz. Bu kasabada sizi neler mi bekliyor? Dört minik okul arkadaşının içinizi ısıtacak dostluğu, doğaya olan sevgisi ve maceraları... Peki, neden hem köyü hem kasabası? Bu soruyu sorduğunuzu duyar gibiyim. Önceleri ismi Renkler olan bu köy nüfusu artınca kasaba olmuş ama kasabanın yerlileri bir türlü köy kelimesini bırakamamışlar. Bu durum böylece nesilden nesile gitmiş ve ismi `Renkler Köyü Kasabası` olmuş. Şimdi hazırsanız sıkı tutunun çünkü Renkler Köyü Kasabası`nda yağmur başladı. Gökkuşağının, limon ağacının gövdesine yansıması yakındır!</w:t>
+              <w:t xml:space="preserve">Uzaklarda bir yerde, dağların arasında, sımsıcak kumsalın getirdiği rüzgârlar arasında yetişen mis kokulu limon ve mandalina ağaçlarıyla dolu Renkler Köyü Kasabası'na hepiniz hoş geldiniz. Bu kasabada sizi neler mi bekliyor? Dört minik okul arkadaşının içinizi ısıtacak dostluğu, doğaya olan sevgisi ve maceraları... Peki, neden hem köyü hem kasabası? Bu soruyu sorduğunuzu duyar gibiyim. Önceleri ismi Renkler olan bu köy nüfusu artınca kasaba olmuş ama kasabanın yerlileri bir türlü köy kelimesini bırakamamışlar. Bu durum böylece nesilden nesile gitmiş ve ismi 'Renkler Köyü Kasabası' olmuş. Şimdi hazırsanız sıkı tutunun çünkü Renkler Köyü Kasabası'nda yağmur başladı. Gökkuşağının, limon ağacının gövdesine yansıması yakındır!</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>