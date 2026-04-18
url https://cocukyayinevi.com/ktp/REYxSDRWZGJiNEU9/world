--- v1 (2026-03-01)
+++ v2 (2026-04-18)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256433205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">316,00 TL</w:t>
+              <w:t xml:space="preserve">540,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saniye İngin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>