--- v2 (2026-04-18)
+++ v3 (2026-07-16)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kalbinden gelen sesleri satın alMesela bir oyun oynaBoşlukları hislerinle doldurEvet hepsi çıkacaktır seslerinDokunmuştur teline elbet yüreğininDoldurmak için her boşluğuSessiz bir harfe boyun eğmedenBitir bütün sorularıArada bir yüreğinde bulmacalar çözÇiçekleri getir aklına meselaGüllerin, menekşelerin, gelinciklerinVe nice güzel kokulu nadide çiçeklerinAdını çıkar tozlu raflardanEski dillerdenÇiçekler olmazsa olmazıdır yaşamınÇıkarsa karşına yabancı bir dildeEski dilde, Mani dilinde,Bengal ve Urartu dillerindeUnutma!Çiçekler her dilde sana yakışırDolduramazsan bir boşluğuEski bir dildeYeni bir dil icat etAlfabesiSusuz İklimin Nadide Çiçekleri.</w:t>
+              <w:t xml:space="preserve">Kalbinden gelen sesleri satın al Mesela bir oyun oyna Boşlukları hislerinle doldur Evet hepsi çıkacaktır seslerin Dokunmuştur teline elbet yüreğinin Doldurmak için her boşluğu Sessiz bir harfe boyun eğmeden Bitir bütün soruları Arada bir yüreğinde bulmacalar çöz Çiçekleri getir aklına mesela Güllerin, menekşelerin, gelinciklerin Ve nice güzel kokulu nadide çiçeklerin Adını çıkar tozlu raflardan Eski dillerden Çiçekler olmazsa olmazıdır yaşamın Çıkarsa karşına yabancı bir dilde Eski dilde, Mani dilinde, Bengal ve Urartu dillerinde Unutma! Çiçekler her dilde sana yakışır Dolduramazsan bir boşluğu Eski bir dilde Yeni bir dil icat et Alfabesi Susuz İklimin Nadide Çiçekleri.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>