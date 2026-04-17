--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786258163988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">294,00 TL</w:t>
+              <w:t xml:space="preserve">500,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeynep Yetim</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>