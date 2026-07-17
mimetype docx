--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bilinmez yolculuğuna devam eden Evvie, bu kez büyünün başladığı yer olan kristal şelaleye gelir. Pumillerin gizemli dünyasının kapıları artık tam olarak açılmıştır. Evvie`nin gelmesiyle tüm sırlar ortaya çıkacak, büyünün gücü yeniden kendini gösterecektir.Şahmeran`ın topraklarında ise insanların gelişiyle huzur bozulur. Yılanların karanlık dünyaya dönmeye hiç niyeti yoktur. Yılanlar, aralarında sinsice planlar yaparken şahları masum olduğu kadar tehlikeli bir maceranın peşinden gider.Hiç umulmadık bir anda kristal şelalenin büyüsü Şahmeran`ın topraklarını ziyaret eder.Bu birleşme iyiliğin sonsuz ışığını mı yayacak ya da karanlığı yeniden mi uyandıracak?</w:t>
+              <w:t xml:space="preserve">Bilinmez yolculuğuna devam eden Evvie, bu kez büyünün başladığı yer olan kristal şelaleye gelir. Pumillerin gizemli dünyasının kapıları artık tam olarak açılmıştır. Evvie'nin gelmesiyle tüm sırlar ortaya çıkacak, büyünün gücü yeniden kendini gösterecektir. Şahmeran'ın topraklarında ise insanların gelişiyle huzur bozulur. Yılanların karanlık dünyaya dönmeye hiç niyeti yoktur. Yılanlar, aralarında sinsice planlar yaparken şahları masum olduğu kadar tehlikeli bir maceranın peşinden gider. Hiç umulmadık bir anda kristal şelalenin büyüsü Şahmeran'ın topraklarını ziyaret eder. Bu birleşme iyiliğin sonsuz ışığını mı yayacak ya da karanlığı yeniden mi uyandıracak?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>