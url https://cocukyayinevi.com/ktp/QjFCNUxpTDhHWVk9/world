--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256433199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">433,00 TL</w:t>
+              <w:t xml:space="preserve">760,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tuğba Ünlüer</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>