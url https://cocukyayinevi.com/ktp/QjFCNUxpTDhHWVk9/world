--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bir adam... Saçı sakalı birbirine karışmış, bıyıkları sigara dumanından sararmış... Büyük bir varoluşun içerisinde, küçük bir odaya sıkışıp kalmış bir adam... Zihninin gücünü kendisini hapsetmeye adamış bir adam... Dış dünyada kendisini bulamayıp iç dünyasında ararken kaybolmuş bir adam...Çevresi tarafından `tuhaf` olarak kabul edilen Mehmet, geçmişin bütün yüküne, acısına rağmen hayatta kalma savaşı veren genç bir adamdır. Yârdan kalan yaralarla zihninin derinliklerinde bir varoluş çabasıdır onunki. Bazen öyle şeyler gelir ki insanın başına, yeniden başlamak zorunda kalır; ömrünün ortasında hayata... Peki, acıyla yanmış, yana yana kül olmuş ruhlar yeniden başlayabilir mi yaşamaya gerçekten? Paramparça bir kalp, mutlu sonsuzluk için atabilir mi yeniden?..Bu kitabı okurken mutlaka kendinizden bir parça bulacaksınız.</w:t>
+              <w:t xml:space="preserve">Bir adam... Saçı sakalı birbirine karışmış, bıyıkları sigara dumanından sararmış... Büyük bir varoluşun içerisinde, küçük bir odaya sıkışıp kalmış bir adam... Zihninin gücünü kendisini hapsetmeye adamış bir adam... Dış dünyada kendisini bulamayıp iç dünyasında ararken kaybolmuş bir adam... Çevresi tarafından 'tuhaf' olarak kabul edilen Mehmet, geçmişin bütün yüküne, acısına rağmen hayatta kalma savaşı veren genç bir adamdır. Yârdan kalan yaralarla zihninin derinliklerinde bir varoluş çabasıdır onunki. Bazen öyle şeyler gelir ki insanın başına, yeniden başlamak zorunda kalır; ömrünün ortasında hayata... Peki, acıyla yanmış, yana yana kül olmuş ruhlar yeniden başlayabilir mi yaşamaya gerçekten? Paramparça bir kalp, mutlu sonsuzluk için atabilir mi yeniden?.. Bu kitabı okurken mutlaka kendinizden bir parça bulacaksınız.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>