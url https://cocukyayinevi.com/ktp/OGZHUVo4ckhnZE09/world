--- v1 (2026-03-01)
+++ v2 (2026-04-18)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KUŞE CMYK 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL TEL DİKİŞ 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256831865</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">260,00 TL</w:t>
+              <w:t xml:space="preserve">530,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esra Nur Yıldırım</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>