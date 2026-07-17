--- v2 (2026-04-18)
+++ v3 (2026-07-17)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Elma, armut, portakal; kiraz, muz, biraz üzüm…Ege ve Yumak ile birlikte meyvelerin renkli dünyasına dalmaya hazır mısın?</w:t>
+              <w:t xml:space="preserve">Elma, armut, portakal; kiraz, muz, biraz üzüm… Ege ve Yumak ile birlikte meyvelerin renkli dünyasına dalmaya hazır mısın?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>