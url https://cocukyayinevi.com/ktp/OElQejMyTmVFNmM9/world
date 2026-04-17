--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257190763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">151,00 TL</w:t>
+              <w:t xml:space="preserve">230,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leyla Meryem Han</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>