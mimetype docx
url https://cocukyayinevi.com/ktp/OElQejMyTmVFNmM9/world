--- v2 (2026-04-17)
+++ v3 (2026-07-16)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Amigurumiye gönül vermiş, el işi ile ilgili kendine kariyer edinmek isteyen veya hobi olarak devam etmek isteyen herkes için hazırlandı. Diğer tüm tariflerim için de sayfamda buluşalım mı, ne dersiniz?Sevgiyle...Bahar Akboğa@baharinelisleri</w:t>
+              <w:t xml:space="preserve">Amigurumiye gönül vermiş, el işi ile ilgili kendine kariyer edinmek isteyen veya hobi olarak devam etmek isteyen herkes için hazırlandı. Diğer tüm tariflerim için de sayfamda buluşalım mı, ne dersiniz? Sevgiyle... Bahar Akboğa @baharinelisleri</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>