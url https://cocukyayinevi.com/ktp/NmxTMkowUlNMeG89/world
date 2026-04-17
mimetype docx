--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257654975</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">220,00 TL</w:t>
+              <w:t xml:space="preserve">360,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Büşra Toprak Şahinyüz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>