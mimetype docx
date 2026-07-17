--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DEĞERLİ OKUYUCULARYahya Kemal DOĞAN`ın kaleme almış olduğu `Sevgili Ülkem` eseri hepimizin günlük hayatımızda yaşadığımız veya şahit olduğumuz olayların kâğıda yansıtılmış hali olup bizlere; kendimizi ve yaşantımızı hatırlatmaktadır. Bu eseri okuduğumuzda günlük hayatımızda yaşadıklarımızı, hissettiklerimizi, düşündüklerimizi,  düşünüp de dile getiremediklerimizi yazarın samimi, açık ve anlaşılır bir dille kaleme aldığını göreceğiz.  	 Bu eserde toplumsal hayatta bireyin yaşayacağı her türden olay örgüsü yer almaktadır. Bu sayede hepimiz eserdeki kahramanlarla kendimizi özdeşleştirebileceğiz. Okuyacağımız öykülerde yer alan karakterlerin bizim tanıdıklarımızdan seçildiğini hatta ve hatta kendimizin olabileceği fikri aklımızın bir köşesinde yer edinecektir. Bu eserde toplumsal sıkıntılar gerçekçi bir bakış açısıyla işlenmiş ve bu buhranları yaşayan karakterlerin ruh hali çok başarılı bir şekilde kâğıda aksettirilmiştir. Bu eseri okuduğumuzda belki de yaşadıklarımızı hatırlayacak ve kendimiz ile karakterleri karşılaştırarak verdiğimiz mücadeleleri kıyaslayacağız. Bu eser vasıtasıyla sosyal yaşamımızda başımıza gelebilecek olumsuzluklara karşı mücadele hırsı kazanacak ve sıkıntılarla mücadelede tecrübe sahibi olacağız.      	Ayrıca ve en önemli nokta olarak dünya üzerinde insanca ve kardeşçe yaşanabileceği fikrinin tohumlarının zihnimizde yer edinebilmesine imkân sağlamış olacağız. 	 Güzel ve verimli okumalar temennisiyle...</w:t>
+              <w:t xml:space="preserve">DEĞERLİ OKUYUCULAR Yahya Kemal DOĞAN'ın kaleme almış olduğu 'Sevgili Ülkem' eseri hepimizin günlük hayatımızda yaşadığımız veya şahit olduğumuz olayların kâğıda yansıtılmış hali olup bizlere; kendimizi ve yaşantımızı hatırlatmaktadır. Bu eseri okuduğumuzda günlük hayatımızda yaşadıklarımızı, hissettiklerimizi, düşündüklerimizi, düşünüp de dile getiremediklerimizi yazarın samimi, açık ve anlaşılır bir dille kaleme aldığını göreceğiz. Bu eserde toplumsal hayatta bireyin yaşayacağı her türden olay örgüsü yer almaktadır. Bu sayede hepimiz eserdeki kahramanlarla kendimizi özdeşleştirebileceğiz. Okuyacağımız öykülerde yer alan karakterlerin bizim tanıdıklarımızdan seçildiğini hatta ve hatta kendimizin olabileceği fikri aklımızın bir köşesinde yer edinecektir. Bu eserde toplumsal sıkıntılar gerçekçi bir bakış açısıyla işlenmiş ve bu buhranları yaşayan karakterlerin ruh hali çok başarılı bir şekilde kâğıda aksettirilmiştir. Bu eseri okuduğumuzda belki de yaşadıklarımızı hatırlayacak ve kendimiz ile karakterleri karşılaştırarak verdiğimiz mücadeleleri kıyaslayacağız. Bu eser vasıtasıyla sosyal yaşamımızda başımıza gelebilecek olumsuzluklara karşı mücadele hırsı kazanacak ve sıkıntılarla mücadelede tecrübe sahibi olacağız. Ayrıca ve en önemli nokta olarak dünya üzerinde insanca ve kardeşçe yaşanabileceği fikrinin tohumlarının zihnimizde yer edinebilmesine imkân sağlamış olacağız. Güzel ve verimli okumalar temennisiyle...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>