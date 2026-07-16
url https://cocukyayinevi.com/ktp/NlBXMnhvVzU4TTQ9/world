--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -91,51 +91,65 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eser Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anlaşılanın Ötesinde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yazar Adı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YILDIZ SOYLU</w:t>
+              <w:t xml:space="preserve">Yıldız Soylu</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tür Serisi: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anı-Hatırat/Edebiyat</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cilt Bilgisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMERİKAN</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitap Dili: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>