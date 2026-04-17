--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KUŞE CMYK 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786057946607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">235,00 TL</w:t>
+              <w:t xml:space="preserve">1.590,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erdal Deniz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>