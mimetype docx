--- v2 (2026-04-17)
+++ v3 (2026-07-18)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hayat çok güzel ona eşlik etmeyi bilene...Varlığımın kendime hizmet ettiğini hissettiğim ve bunu hissettirmeyi başardığım an ne mutlu bana...Şu ana kadar var olan potansiyelimi kendime armağan edip, hayatla harmanlıyorum.Tüm yetenek, duygu ve düşüncelerim benimle dans halinde.Başkaları üzerinden prim yapma hikâyesinin modası çoktan geçti. Kanatlarımı geri aldım ben.Uzun bir yolculuğa çıkıyorum heyecanla...Geliyor musun?</w:t>
+              <w:t xml:space="preserve">Hayat çok güzel ona eşlik etmeyi bilene... Varlığımın kendime hizmet ettiğini hissettiğim ve bunu hissettirmeyi başardığım an ne mutlu bana... Şu ana kadar var olan potansiyelimi kendime armağan edip, hayatla harmanlıyorum. Tüm yetenek, duygu ve düşüncelerim benimle dans halinde. Başkaları üzerinden prim yapma hikâyesinin modası çoktan geçti. Kanatlarımı geri aldım ben. Uzun bir yolculuğa çıkıyorum heyecanla... Geliyor musun?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>