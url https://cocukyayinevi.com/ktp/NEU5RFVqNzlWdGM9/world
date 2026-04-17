--- v1 (2026-03-02)
+++ v2 (2026-04-17)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786256433076</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">318,00 TL</w:t>
+              <w:t xml:space="preserve">480,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ahmet Güler</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>