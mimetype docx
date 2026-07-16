--- v2 (2026-04-17)
+++ v3 (2026-07-16)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Uluslararası İlişkilerde Kadın Hakları ve Türkiye`nin Kadın Haklarına Yönelik Stratejik Politikaları adlı çalışmamız, kadınların Türkiye`de ve dünyada cinsel şiddetten korunmasına yönelik tedbirleri esas almaktadır. Çalışma; hukuki ve bağlayıcı nitelikte olmayan ancak ders niteliğindeki öğretileriyle tüm dünyada oldukça bilinen Birleşmiş Milletler İnsan Hakları Evrensel Bildirgesi`ni detaylarıyla anlatmaktadır.Bu eserde, Birleşmiş Milletler İnsan Hakları Evrensel Bildirgesi`nin kadınlara ve kız çocuklarına yönelik maddeleri seçilmiş ve bu maddeler cinsel şiddet olayları özelinde değerlendirilmiştir. Türkiye başta olmak üzere dünya ülkelerinin Bildirge ile ilgili düşünceleri ve diğer sözleşmelerle kıyaslandığında ülkelerin temel aldıkları esas olgular, evrensel standartlar gözetilerek kaleme alınmıştır.Ayrıca, medyanın cinsel şiddeti topluma aktarma biçimi eleştirilmiş; haberlerin dili, kadın hareketlerinin örgütlenişi, kadının korunması ve başvuru yolları da cinsel şiddet vakaları üzerinden tartışılmıştır.</w:t>
+              <w:t xml:space="preserve">Uluslararası İlişkilerde Kadın Hakları ve Türkiye'nin Kadın Haklarına Yönelik Stratejik Politikaları adlı çalışmamız, kadınların Türkiye'de ve dünyada cinsel şiddetten korunmasına yönelik tedbirleri esas almaktadır. Çalışma; hukuki ve bağlayıcı nitelikte olmayan ancak ders niteliğindeki öğretileriyle tüm dünyada oldukça bilinen Birleşmiş Milletler İnsan Hakları Evrensel Bildirgesi'ni detaylarıyla anlatmaktadır. Bu eserde, Birleşmiş Milletler İnsan Hakları Evrensel Bildirgesi'nin kadınlara ve kız çocuklarına yönelik maddeleri seçilmiş ve bu maddeler cinsel şiddet olayları özelinde değerlendirilmiştir. Türkiye başta olmak üzere dünya ülkelerinin Bildirge ile ilgili düşünceleri ve diğer sözleşmelerle kıyaslandığında ülkelerin temel aldıkları esas olgular, evrensel standartlar gözetilerek kaleme alınmıştır. Ayrıca, medyanın cinsel şiddeti topluma aktarma biçimi eleştirilmiş; haberlerin dili, kadın hareketlerinin örgütlenişi, kadının korunması ve başvuru yolları da cinsel şiddet vakaları üzerinden tartışılmıştır.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>