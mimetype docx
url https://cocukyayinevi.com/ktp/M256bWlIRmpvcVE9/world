--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -196,50 +196,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -273,51 +287,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786056863783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">231,00 TL</w:t>
+              <w:t xml:space="preserve">380,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilan Tahincioğlu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>