--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -372,51 +372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sen yanımdayken kaldırabilirim bu koca dünyanın yükünü,	Sen bana gülerken ritim değiştirir anca kalbim.	Ellerin saçlarıma değdiğinde geçer kalbimin amansız ağrısı, sadece seninle her şeyi düzene koyabilirim.	Sevdiceğim, duydun mu? Sadece seninle...</w:t>
+              <w:t xml:space="preserve">Sen yanımdayken kaldırabilirim bu koca dünyanın yükünü, Sen bana gülerken ritim değiştirir anca kalbim. Ellerin saçlarıma değdiğinde geçer kalbimin amansız ağrısı, sadece seninle her şeyi düzene koyabilirim. Sevdiceğim, duydun mu? Sadece seninle...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>