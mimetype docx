--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -182,50 +182,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -259,51 +273,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786257654647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">169,00 TL</w:t>
+              <w:t xml:space="preserve">265,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dilek Öksüz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>