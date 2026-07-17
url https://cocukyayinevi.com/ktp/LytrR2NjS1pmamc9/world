--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -358,51 +358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gökyüzüne uzanan bir selvi gibiBulutlarla dans ediyor düşlerimSen gökyüzündeki milyonlarca yıldızdan biri olan sevgi Bir göz kırp biçare gönlümeMutlu et beni.Her ömrün bir hikâyesi, her aşkın bir şiiri olmalı! Sizinki hangisi?</w:t>
+              <w:t xml:space="preserve">Gökyüzüne uzanan bir selvi gibi Bulutlarla dans ediyor düşlerim Sen gökyüzündeki milyonlarca yıldızdan biri olan sevgi Bir göz kırp biçare gönlüme Mutlu et beni. Her ömrün bir hikâyesi, her aşkın bir şiiri olmalı! Sizinki hangisi?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>