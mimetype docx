--- v1 (2026-03-01)
+++ v2 (2026-04-17)
@@ -168,50 +168,64 @@
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. HAMUR SB 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kapak: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BRISTOL AMERİKAN 230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Yan Kapak: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YOK</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Selefon Türü: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAT SELEFON</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basım Tarihi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -245,51 +259,51 @@
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISBN No: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9786056863707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etiket Fiyatı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">290,00 TL</w:t>
+              <w:t xml:space="preserve">490,00 TL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editör Görevlisi: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sinem Kaya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son Okumacı: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>