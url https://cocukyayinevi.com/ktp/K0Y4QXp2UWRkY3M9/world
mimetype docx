--- v2 (2026-04-17)
+++ v3 (2026-07-17)
@@ -344,51 +344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9000" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitap Tanıtım Yazısı : (Arka Kapak)</w:t>
             </w:r>
           </w:p>
           <w:p/>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">İnançlı ol. Neye inandığını çok iyi bil. İnandığını kafanda iyi kavra, onlara değer ver ve onları çok iyi savun. Bütün bunlar kendine verdiğin değer yargılarının kuvvetlenmesine sebep olacaktır. İstediklerini başarmak için samimiyetle dua et. Duaların, senin değerin, kişiliğin ve samimiyetinle doğru orantılı olarak kabul olunacağına inan.         Ailene değer ver, onları sev. Bu sevgi ve muhabbet mutluluğuna ve başarına vesile olacaktır. Bu psikolojiyle çevrendeki bulunan değer yargılarına kendini kabul ettir.             Kitabımızın başından bu yana kafalardaki bulunan bir takım sorulara yanıt bularak sağlam kafaya sahip olmayı ve bu şekilde düşüncenin verimini yakalamayı istemekteyiz.         İşte bu noktada yaratılışın sırrını çözerek,  kafadaki olumsuz düşünceleri atıp, insanlık tabiatına uygun yaşam yolunu ilke kabul edip, hayatını düzene koyması gerekmektedir.</w:t>
+              <w:t xml:space="preserve">İnançlı ol. Neye inandığını çok iyi bil. İnandığını kafanda iyi kavra, onlara değer ver ve onları çok iyi savun. Bütün bunlar kendine verdiğin değer yargılarının kuvvetlenmesine sebep olacaktır. İstediklerini başarmak için samimiyetle dua et. Duaların, senin değerin, kişiliğin ve samimiyetinle doğru orantılı olarak kabul olunacağına inan. Ailene değer ver, onları sev. Bu sevgi ve muhabbet mutluluğuna ve başarına vesile olacaktır. Bu psikolojiyle çevrendeki bulunan değer yargılarına kendini kabul ettir. Kitabımızın başından bu yana kafalardaki bulunan bir takım sorulara yanıt bularak sağlam kafaya sahip olmayı ve bu şekilde düşüncenin verimini yakalamayı istemekteyiz. İşte bu noktada yaratılışın sırrını çözerek, kafadaki olumsuz düşünceleri atıp, insanlık tabiatına uygun yaşam yolunu ilke kabul edip, hayatını düzene koyması gerekmektedir.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:vAlign w:val="top"/>
             <w:gridSpan w:val="2"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kitabın detay sayfasına buradan ulaşabilirsiniz : </w:t>
             </w:r>
           </w:p>
           <w:p>